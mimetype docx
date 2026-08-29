--- v0 (2026-04-21)
+++ v1 (2026-08-29)
@@ -1223,92 +1223,116 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>xico</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0BA049" w14:textId="333C8B1E" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466" w:rsidP="00D335D2">
       <w:pPr>
         <w:pStyle w:val="CMAffiliations"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
-        <w:t xml:space="preserve"> Laboratorio, Departamento, Organización</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:t>Laboratorio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:t>, Departamento, Organización</w:t>
       </w:r>
       <w:r w:rsidR="008B774F" w:rsidRPr="009B7B64">
         <w:t xml:space="preserve"> o Instituto</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:t>, Código Postal Ciudad, Estado, País.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4510FAD8" w14:textId="2EAAAE4E" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466" w:rsidP="00D335D2">
       <w:pPr>
         <w:pStyle w:val="CMAffiliations"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
-        <w:t xml:space="preserve"> Laboratorio, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:t>Laboratorio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008B774F" w:rsidRPr="009B7B64">
         <w:t>Departamento, Organización o Instituto</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:t>, Código Postal Ciudad, Estado, País.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377400A5" w14:textId="05DE201B" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466" w:rsidP="00D335D2">
       <w:pPr>
         <w:pStyle w:val="CMAffiliations"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
-        <w:t xml:space="preserve"> Laboratorio, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:t>Laboratorio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008B774F" w:rsidRPr="009B7B64">
         <w:t>Departamento, Organización o Instituto</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:t>, Código Postal Ciudad, Estado, País.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5812F8" w14:textId="68174444" w:rsidR="00D335D2" w:rsidRPr="009B7B64" w:rsidRDefault="00315466" w:rsidP="00D335D2">
       <w:pPr>
         <w:pStyle w:val="CMAffiliations"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:t xml:space="preserve">*Autor </w:t>
       </w:r>
       <w:r w:rsidR="00077566" w:rsidRPr="009B7B64">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:t xml:space="preserve"> correspondencia. </w:t>
       </w:r>
       <w:r w:rsidR="00077566" w:rsidRPr="009B7B64">
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
@@ -1798,51 +1822,65 @@
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
@@ -3885,69 +3923,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005C5FD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En inglés, escriba con mayúscula los nombres y los accidentes geográficos cuando se refiera a más de un accidente geográfico (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5FD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e.g</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5FD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Atlantic and Pacific </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> y Mississippi and Red Rivers).</w:t>
+        <w:t>., Atlantic and Pacific Oceans y Mississippi and Red Rivers).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444BF28C" w14:textId="4B5EBD01" w:rsidR="00020C22" w:rsidRPr="005C5FD9" w:rsidRDefault="00020C22" w:rsidP="00020C22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5FD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -5268,67 +5288,78 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D027E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Incluya grados de libertad para ANDEVA: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D027E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00D027E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>(entre grupos, dentro de grupos)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D027E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>entre grupos, dentro de grupos)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D027E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 2.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609CCE65" w14:textId="77777777" w:rsidR="00A63626" w:rsidRPr="00D027E9" w:rsidRDefault="00A63626" w:rsidP="00A63626">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -10815,123 +10846,187 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No aplica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEAAE9C" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Uso de herramientas de IA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A53FBA3" w14:textId="77777777" w:rsidR="00D7262D" w:rsidRPr="00D7262D" w:rsidRDefault="00D7262D" w:rsidP="00D7262D">
-[...58 lines deleted...]
-    <w:p w14:paraId="4D3776A3" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
+    <w:p w14:paraId="31437561" w14:textId="3B1DB54A" w:rsidR="000B1C89" w:rsidRPr="000B1C89" w:rsidRDefault="000B1C89" w:rsidP="000B1C89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1C89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando se haya utilizado IA para mejorar la redacción, realizar traducciones, crear elementos ilustrativos permitidos o para cualquier otro uso que deba declararse, la declaración deberá identificar la herramienta, la versión y el propósito específico para el cual se utilizó:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FAE26F" w14:textId="77777777" w:rsidR="000B1C89" w:rsidRPr="000B1C89" w:rsidRDefault="000B1C89" w:rsidP="00CD4247">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1C89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Los autores utilizaron [herramienta y versión] para [propósito específico]. Los autores revisaron todo el material resultante y asumen la responsabilidad por su exactitud, pertinencia y el cumplimiento de la política sobre IA de Ciencias Marinas.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45134AFB" w14:textId="1E7E620B" w:rsidR="000B1C89" w:rsidRPr="000B1C89" w:rsidRDefault="000B1C89" w:rsidP="000B1C89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1C89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando se haya utilizado IA como parte de la metodología de investigación, la declaración deberá identificar dicho uso y la sección de Métodos deberá proporcionar la información adicional necesaria para describir el procedimiento de manera transparente y reproducible:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10306B88" w14:textId="77777777" w:rsidR="000B1C89" w:rsidRPr="000B1C89" w:rsidRDefault="000B1C89" w:rsidP="00CD4247">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1C89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Los autores utilizaron [herramienta y versión] para [procedimiento o análisis específico de la investigación]. La aplicación de esta herramienta se describe en la sección de Métodos, incluida la información necesaria para evaluar el procedimiento.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEE0B94" w14:textId="7E9FDECE" w:rsidR="000B1C89" w:rsidRPr="000B1C89" w:rsidRDefault="000B1C89" w:rsidP="000B1C89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1C89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Si no se utilizó IA ni tecnologías asistidas por IA de una manera que requiera declaración conforme a estas directrices, deberá indicarse:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433F0ACD" w14:textId="77777777" w:rsidR="000B1C89" w:rsidRPr="000B1C89" w:rsidRDefault="000B1C89" w:rsidP="00CD4247">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1C89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Durante la preparación o realización de este trabajo no se utilizó IA de ninguna manera que requiera declaración conforme a la política sobre IA de Ciencias Marinas.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C95999" w14:textId="77777777" w:rsidR="000B1C89" w:rsidRDefault="000B1C89" w:rsidP="000B1C89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1C89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los autores son responsables de garantizar que el uso de IA cumpla con los requisitos institucionales aplicables, los acuerdos de licencia, las restricciones de derechos de autor, los requisitos de propiedad intelectual y demás obligaciones legales o éticas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3776A3" w14:textId="7F1BBA5C" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466" w:rsidP="000B1C89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7F93BE" w14:textId="33AD0094" w:rsidR="004864FE" w:rsidRPr="00F41050" w:rsidRDefault="00192F58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41050">
@@ -11193,51 +11288,50 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361945">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Para todos los artículos, i</w:t>
       </w:r>
       <w:r w:rsidR="00315466" w:rsidRPr="00361945">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ncluya el Identificador de objeto digital (DOI) como URL: https://doi.org/10.7773/cm.v44i4.2861</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F289D7" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="00361945" w:rsidRDefault="00315466">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -11404,51 +11498,69 @@
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. ed.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edizone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Italiana se convierte en Ed. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Italiana</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se convierte en Ed. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ital</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1229E4" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -11459,50 +11571,51 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículo en revista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DDEA31" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Formato general: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6E35E4" w14:textId="29E718F2" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autor A, Autor B, Autor CD, Autor E. Año. Título en formato de</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -11518,51 +11631,69 @@
         </w:rPr>
         <w:t>oración</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Abreviación de revista. Vol(n</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:ascii="Vrinda" w:eastAsia="Vrinda" w:hAnsi="Vrinda" w:cs="Vrinda"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mero):p-p. </w:t>
+        <w:t>mero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):p</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2816285F" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7517955B" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -11706,51 +11837,50 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Formato general: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5EA9B3" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Autor A, Autor B, Autor C. Año. Título en Estilo de Título. Numero de edición. Ciudad (País): Editorial. Número de páginas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A10F06" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCA083C" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="810"/>
@@ -11838,51 +11968,71 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5th ed. New York (USA): McGraw-Hill. 523 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAAC257" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smith M, Potter H. 1999. Loch Ness: A History. Edinburgh (Scotland): Tomes and Scrolls. </w:t>
+        <w:t xml:space="preserve">Smith M, Potter H. 1999. Loch Ness: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A History</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Edinburgh (Scotland): Tomes and Scrolls. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>934 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EE28B2" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
@@ -11964,50 +12114,51 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7A12DD" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rice ME. 1980. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sipuncula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
@@ -12129,51 +12280,50 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00432F7D" w14:textId="77777777" w:rsidR="00BF08FF" w:rsidRPr="009B7B64" w:rsidRDefault="00BF08FF" w:rsidP="00BF08FF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">González-Vázquez JA, Hernández-Vivar E, Jacobo-Villa MA. 2018. Análisis de circulación en estuarios. In: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lecertúa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> E, Lopardo MC, Menéndez A, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
@@ -12579,50 +12729,51 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Material publicado con título traducido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E74D23" w14:textId="77777777" w:rsidR="00C83251" w:rsidRPr="009B7B64" w:rsidRDefault="00C83251" w:rsidP="00C83251">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Formato general: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C872077" w14:textId="07851BF3" w:rsidR="00C83251" w:rsidRPr="009B7B64" w:rsidRDefault="00C83251" w:rsidP="00C83251">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Autor A, Autor B, Autor CD, Autor E. AÑO. </w:t>
       </w:r>
       <w:r w:rsidR="00A30A0E" w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
@@ -12686,51 +12837,69 @@
         </w:rPr>
         <w:t>oraciones</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A30A0E" w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abreviación</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del nombre de la revista. Vol(número):p-p. </w:t>
+        <w:t xml:space="preserve"> del nombre de la revista. Vol(número</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):p</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F54CAC" w14:textId="77777777" w:rsidR="00C83251" w:rsidRPr="009B7B64" w:rsidRDefault="00C83251" w:rsidP="00C83251">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8B3B59" w14:textId="77777777" w:rsidR="00C83251" w:rsidRPr="009B7B64" w:rsidRDefault="00C83251" w:rsidP="00C83251">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -12925,52 +13094,71 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mar. 44(4):279-294. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7909D076" w14:textId="77777777" w:rsidR="00C83251" w:rsidRPr="0082222F" w:rsidRDefault="00C83251" w:rsidP="00C83251">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082222F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>https://doi.org/10.7773/ cm.v44i4.2861</w:t>
+        <w:t xml:space="preserve">https://doi.org/10.7773/ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0082222F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>cm.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0082222F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>44i4.2861</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F167D1" w14:textId="77777777" w:rsidR="00237B9E" w:rsidRPr="00695207" w:rsidRDefault="00237B9E" w:rsidP="00237B9E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695207">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reporte técnico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302860F8" w14:textId="77777777" w:rsidR="00237B9E" w:rsidRPr="00695207" w:rsidRDefault="00237B9E" w:rsidP="00237B9E">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13157,51 +13345,60 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (UK): Commission on Microscale Organisms. Technical report, No. 28. 78 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498435C6" w14:textId="77777777" w:rsidR="00237B9E" w:rsidRDefault="00237B9E" w:rsidP="00237B9E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Córdova-Tapia F, Zambrano-González L, Ayala-Azcárraga C, Orozco-Martínez C, López-Guijosa A, Ortiz H, Levy-Gálvez K. 2014. Análisis de la Manifestación de Impacto Ambiental del Proyecto “Dragado de la Laguna de Salinas, Zihuatanejo de Azueta, Guerrero”. Mexico City (Mexico): Grupo de Análisis de Manifestaciones de Impacto Ambiental, Unión de Científicos Comprometidos con la Sociedad. </w:t>
+        <w:t xml:space="preserve">Córdova-Tapia F, Zambrano-González L, Ayala-Azcárraga C, Orozco-Martínez C, López-Guijosa A, Ortiz H, Levy-Gálvez K. 2014. Análisis de la Manifestación de Impacto Ambiental del Proyecto “Dragado de la Laguna de Salinas, Zihuatanejo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Azueta, Guerrero”. Mexico City (Mexico): Grupo de Análisis de Manifestaciones de Impacto Ambiental, Unión de Científicos Comprometidos con la Sociedad. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
@@ -13346,51 +13543,50 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B94F13" w14:textId="77777777" w:rsidR="00057761" w:rsidRPr="00F05A1A" w:rsidRDefault="00057761" w:rsidP="00057761">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[IATTC] Inter-American Tropical Tuna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Commission</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
@@ -13631,51 +13827,60 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADDD566" w14:textId="77777777" w:rsidR="00237B9E" w:rsidRPr="009B7B64" w:rsidRDefault="00237B9E" w:rsidP="00237B9E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[DOF] Diario Oficial de la Federación. 2002 Mar 6. Norma Oficial Mexicana, Protección ambiental-Especies nativas de México de flora y fauna silvestres-Categorías de riesgo y especificaciones para su inclusión, exclusión o cambio: Lista de especies en riesgo. Mexico City (Mexico): Secretaría de Gobernación. Mexican Oficial Standard, NOM-059-ECOL-2001. 85 p.</w:t>
+        <w:t xml:space="preserve">[DOF] Diario Oficial de la Federación. 2002 Mar 6. Norma Oficial Mexicana, Protección ambiental-Especies nativas de México de flora y fauna silvestres-Categorías de riesgo y especificaciones para su inclusión, exclusión o cambio: Lista de especies en riesgo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mexico City (Mexico): Secretaría de Gobernación. Mexican Oficial Standard, NOM-059-ECOL-2001. 85 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764101B9" w14:textId="77777777" w:rsidR="00237B9E" w:rsidRPr="009B7B64" w:rsidRDefault="00237B9E" w:rsidP="00237B9E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente en línea</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EBFF7B" w14:textId="77777777" w:rsidR="00237B9E" w:rsidRPr="009B7B64" w:rsidRDefault="00237B9E" w:rsidP="00237B9E">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13805,51 +14010,50 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2986ED62" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_heading=h.dgnldcma1kxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="4" w:name="_heading=h.tniu9wiu53u4" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mapas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384D92DB" w14:textId="77777777" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Google </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
@@ -14118,50 +14322,51 @@
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7E9AF8" w14:textId="1F2DADFA" w:rsidR="004864FE" w:rsidRPr="009B7B64" w:rsidRDefault="00315466">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Doyon R, Donvan T, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cartographers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
@@ -18535,61 +18740,61 @@
       </w:r>
       <w:r w:rsidRPr="002361D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE34E6" w:rsidRPr="00677AFD" w:rsidSect="004E381C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2160" w:right="1440" w:bottom="1440" w:left="1440" w:header="1008" w:footer="720" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="209FF051" w14:textId="77777777" w:rsidR="000B28B6" w:rsidRDefault="000B28B6" w:rsidP="00F546FD">
+    <w:p w14:paraId="28554A2F" w14:textId="77777777" w:rsidR="00A2711E" w:rsidRDefault="00A2711E" w:rsidP="00F546FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69CD0343" w14:textId="77777777" w:rsidR="000B28B6" w:rsidRDefault="000B28B6" w:rsidP="00F546FD">
+    <w:p w14:paraId="3CA45EA6" w14:textId="77777777" w:rsidR="00A2711E" w:rsidRDefault="00A2711E" w:rsidP="00F546FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -18730,61 +18935,61 @@
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00677AFD">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00933C31">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>-1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11D97924" w14:textId="77777777" w:rsidR="000B28B6" w:rsidRDefault="000B28B6" w:rsidP="00F546FD">
+    <w:p w14:paraId="68DD5E71" w14:textId="77777777" w:rsidR="00A2711E" w:rsidRDefault="00A2711E" w:rsidP="00F546FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78823BF4" w14:textId="77777777" w:rsidR="000B28B6" w:rsidRDefault="000B28B6" w:rsidP="00F546FD">
+    <w:p w14:paraId="4AAB470C" w14:textId="77777777" w:rsidR="00A2711E" w:rsidRDefault="00A2711E" w:rsidP="00F546FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66086968" w14:textId="3C5B7DE5" w:rsidR="009E44ED" w:rsidRDefault="00677AFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -22175,88 +22380,89 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1063261594">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="923800091">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="274021090">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1395393255">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="181431561">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="534851631">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004864FE"/>
     <w:rsid w:val="00006253"/>
     <w:rsid w:val="000079E7"/>
     <w:rsid w:val="00020C22"/>
     <w:rsid w:val="00021034"/>
     <w:rsid w:val="00025D6D"/>
     <w:rsid w:val="000327F7"/>
     <w:rsid w:val="000366A2"/>
     <w:rsid w:val="00057761"/>
     <w:rsid w:val="00065742"/>
     <w:rsid w:val="000667D8"/>
     <w:rsid w:val="00070F3A"/>
     <w:rsid w:val="00077566"/>
+    <w:rsid w:val="000B1C89"/>
     <w:rsid w:val="000B28B6"/>
     <w:rsid w:val="000C308A"/>
     <w:rsid w:val="000C70BE"/>
     <w:rsid w:val="000F3860"/>
     <w:rsid w:val="000F415F"/>
     <w:rsid w:val="0010107B"/>
     <w:rsid w:val="00106277"/>
     <w:rsid w:val="00107302"/>
     <w:rsid w:val="001204D5"/>
     <w:rsid w:val="00131020"/>
     <w:rsid w:val="0013291F"/>
     <w:rsid w:val="00132CC8"/>
     <w:rsid w:val="00135092"/>
     <w:rsid w:val="00140FEB"/>
     <w:rsid w:val="00142DB0"/>
     <w:rsid w:val="00157F2C"/>
     <w:rsid w:val="001652E9"/>
     <w:rsid w:val="001655CC"/>
     <w:rsid w:val="00192852"/>
     <w:rsid w:val="00192C81"/>
     <w:rsid w:val="00192F58"/>
     <w:rsid w:val="001A6D08"/>
     <w:rsid w:val="001B7CC6"/>
     <w:rsid w:val="001D78AB"/>
     <w:rsid w:val="001E6AB3"/>
@@ -22306,130 +22512,133 @@
     <w:rsid w:val="00402392"/>
     <w:rsid w:val="0041230F"/>
     <w:rsid w:val="00412B43"/>
     <w:rsid w:val="00416834"/>
     <w:rsid w:val="004179EA"/>
     <w:rsid w:val="00420EAC"/>
     <w:rsid w:val="00427A02"/>
     <w:rsid w:val="004545D7"/>
     <w:rsid w:val="004614D2"/>
     <w:rsid w:val="00483DB2"/>
     <w:rsid w:val="004864FE"/>
     <w:rsid w:val="00491B0E"/>
     <w:rsid w:val="004A29E1"/>
     <w:rsid w:val="004B413A"/>
     <w:rsid w:val="004C29DB"/>
     <w:rsid w:val="004C2DBC"/>
     <w:rsid w:val="004E381C"/>
     <w:rsid w:val="004F0BA4"/>
     <w:rsid w:val="004F427E"/>
     <w:rsid w:val="0052112F"/>
     <w:rsid w:val="00521415"/>
     <w:rsid w:val="00535EE8"/>
     <w:rsid w:val="005B0C27"/>
     <w:rsid w:val="005C5FD9"/>
     <w:rsid w:val="005E555B"/>
+    <w:rsid w:val="00630ABA"/>
     <w:rsid w:val="006329A0"/>
     <w:rsid w:val="006340E9"/>
     <w:rsid w:val="00637AB3"/>
     <w:rsid w:val="006554F6"/>
     <w:rsid w:val="00662CEB"/>
     <w:rsid w:val="006707FE"/>
     <w:rsid w:val="006750F3"/>
     <w:rsid w:val="00677AFD"/>
     <w:rsid w:val="00684F72"/>
     <w:rsid w:val="00694E9B"/>
     <w:rsid w:val="00695207"/>
     <w:rsid w:val="0069560B"/>
     <w:rsid w:val="006A0FF5"/>
     <w:rsid w:val="006C5094"/>
     <w:rsid w:val="006D1A07"/>
     <w:rsid w:val="006E3444"/>
     <w:rsid w:val="006F52D0"/>
     <w:rsid w:val="006F58C3"/>
     <w:rsid w:val="00725238"/>
     <w:rsid w:val="0073566E"/>
     <w:rsid w:val="0075004B"/>
     <w:rsid w:val="00761811"/>
     <w:rsid w:val="00767353"/>
     <w:rsid w:val="00785988"/>
     <w:rsid w:val="007E703C"/>
     <w:rsid w:val="0082222F"/>
     <w:rsid w:val="008624C1"/>
     <w:rsid w:val="0086636C"/>
     <w:rsid w:val="00877879"/>
     <w:rsid w:val="008B774F"/>
     <w:rsid w:val="008C64BA"/>
     <w:rsid w:val="008D525F"/>
     <w:rsid w:val="008F1191"/>
     <w:rsid w:val="009020AB"/>
     <w:rsid w:val="00912611"/>
     <w:rsid w:val="00913FDD"/>
     <w:rsid w:val="00933C31"/>
     <w:rsid w:val="009522BD"/>
     <w:rsid w:val="00967194"/>
     <w:rsid w:val="0099013F"/>
     <w:rsid w:val="00991613"/>
     <w:rsid w:val="009A6802"/>
     <w:rsid w:val="009B7B64"/>
     <w:rsid w:val="009C6F7E"/>
     <w:rsid w:val="009E44ED"/>
     <w:rsid w:val="00A1169C"/>
     <w:rsid w:val="00A15A57"/>
+    <w:rsid w:val="00A2711E"/>
     <w:rsid w:val="00A30A0E"/>
     <w:rsid w:val="00A30EB5"/>
     <w:rsid w:val="00A63626"/>
     <w:rsid w:val="00A768A9"/>
     <w:rsid w:val="00A8184E"/>
     <w:rsid w:val="00AB61AB"/>
     <w:rsid w:val="00AD2CDC"/>
     <w:rsid w:val="00AE6BDE"/>
     <w:rsid w:val="00B00CC1"/>
     <w:rsid w:val="00B02D3B"/>
     <w:rsid w:val="00B0627F"/>
     <w:rsid w:val="00B12CAA"/>
     <w:rsid w:val="00B14FD3"/>
     <w:rsid w:val="00B30F18"/>
     <w:rsid w:val="00B35865"/>
     <w:rsid w:val="00B365B9"/>
     <w:rsid w:val="00B901FF"/>
     <w:rsid w:val="00B92899"/>
     <w:rsid w:val="00BF08FF"/>
     <w:rsid w:val="00C01E15"/>
     <w:rsid w:val="00C04BA2"/>
     <w:rsid w:val="00C350D2"/>
     <w:rsid w:val="00C47DB8"/>
     <w:rsid w:val="00C54363"/>
     <w:rsid w:val="00C6363E"/>
     <w:rsid w:val="00C67613"/>
     <w:rsid w:val="00C8148E"/>
     <w:rsid w:val="00C83251"/>
     <w:rsid w:val="00C846D6"/>
     <w:rsid w:val="00C93203"/>
     <w:rsid w:val="00CA0541"/>
     <w:rsid w:val="00CA5F54"/>
     <w:rsid w:val="00CC42D9"/>
+    <w:rsid w:val="00CD4247"/>
     <w:rsid w:val="00CE013D"/>
     <w:rsid w:val="00CE34E6"/>
     <w:rsid w:val="00D00721"/>
     <w:rsid w:val="00D027E9"/>
     <w:rsid w:val="00D234C1"/>
     <w:rsid w:val="00D3052E"/>
     <w:rsid w:val="00D335D2"/>
     <w:rsid w:val="00D40932"/>
     <w:rsid w:val="00D46A8D"/>
     <w:rsid w:val="00D7262D"/>
     <w:rsid w:val="00D824DE"/>
     <w:rsid w:val="00D87083"/>
     <w:rsid w:val="00D93BEE"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DB4361"/>
     <w:rsid w:val="00DB488F"/>
     <w:rsid w:val="00DB6026"/>
     <w:rsid w:val="00DC50EF"/>
     <w:rsid w:val="00DE63D3"/>
     <w:rsid w:val="00DF6324"/>
     <w:rsid w:val="00E07E17"/>
     <w:rsid w:val="00E120B1"/>
     <w:rsid w:val="00E12FDA"/>
     <w:rsid w:val="00E17CE7"/>
     <w:rsid w:val="00E3458F"/>
@@ -23969,66 +24178,66 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh1znN5U9ZORHajLEtufue6/1AYpA==">CgMxLjAaJQoBMBIgCh4IB0IaCg9UaW1lcyBOZXcgUm9tYW4SB0d1bmdzdWgyDmgudjllN2UxNGFmZmRrMg5oLnM4NnlvNDd1eW4wbDIOaC5kZ25sZGNtYTFreHMyDmgudG5pdTl3aXU1M3U0OAByITFPVEJaTVVWZGJDV0NseDQySjVmWUdaNWVGU01TM192cQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>24963</Characters>
+  <Pages>30</Pages>
+  <Words>4549</Words>
+  <Characters>25934</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>216</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29443</CharactersWithSpaces>
+  <CharactersWithSpaces>30423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>